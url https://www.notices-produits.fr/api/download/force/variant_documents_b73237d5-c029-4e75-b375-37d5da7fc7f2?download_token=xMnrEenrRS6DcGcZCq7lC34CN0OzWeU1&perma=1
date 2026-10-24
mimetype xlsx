--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -1,110 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30425"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lgalle\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gahub.sharepoint.com/sites/APCDomestique/aides/AIDES FINANCIERES/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F0EA771C-42FA-44AA-8719-5070BA76DC32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{74BE2EB3-5EE6-4832-9420-5B87C06F5901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{767F86FB-B0B6-4F1D-8666-9F590FC57EA3}"/>
+    <workbookView xWindow="-90" yWindow="0" windowWidth="9780" windowHeight="10170" xr2:uid="{767F86FB-B0B6-4F1D-8666-9F590FC57EA3}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$G$103</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$G$138</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F47" i="1" l="1"/>
   <c r="F48" i="1"/>
   <c r="F49" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="657" uniqueCount="524">
   <si>
     <t xml:space="preserve">GAMMES </t>
   </si>
   <si>
     <t>LIBELLE</t>
   </si>
   <si>
+    <t>REFERENCES</t>
+  </si>
+  <si>
     <t>N° D'ENREGISTREMENT EPREL</t>
+  </si>
+  <si>
+    <t>LIEN</t>
+  </si>
+  <si>
+    <t>LIEN DE TELECHARGEMENT</t>
   </si>
   <si>
     <t>N° D'AGREMENT ADEME</t>
   </si>
   <si>
     <t>ALFEA M</t>
   </si>
   <si>
     <t>ALFEA M 3</t>
   </si>
   <si>
     <t>Fiche_2521554_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_0de82e69-1d0b-426b-8fa3-4cd8aca205a7?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
   </si>
   <si>
     <t>11-2026-000108</t>
   </si>
   <si>
     <t>ALFEA M 4</t>
   </si>
   <si>
     <t>Fiche_2521556_FR.pdf</t>
   </si>
@@ -615,87 +624,90 @@
   <si>
     <t>ALFEA EXCELLIA M</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M 6</t>
   </si>
   <si>
     <t>Fiche_1773167_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_331f40fc-13fc-4038-925e-d3694ba4752a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
   </si>
   <si>
     <t>11-2026-000103</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M 8</t>
   </si>
   <si>
     <t>Fiche_1773169_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_36fbf4ee-4fa3-443d-805b-370cb5c12f54?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
   </si>
   <si>
-    <t>à venir</t>
+    <t>11-2025-000002</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M 11</t>
   </si>
   <si>
     <t>Fiche_1773171_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_4fbc2a48-44b2-42c6-8ff3-e38e1bedecb2?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
   </si>
   <si>
     <t>11-2026-000012</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M DUO</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M DUO 6</t>
   </si>
   <si>
     <t>Fiche_1773172_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_13054c15-47d1-4d26-9a5c-75b9eb6e59c2?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
   </si>
   <si>
     <t>11-2026-000104</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M DUO 8</t>
   </si>
   <si>
     <t>Fiche_1773156_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_cb4e61ff-8307-47af-a617-af0f487a8eea?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
+  </si>
+  <si>
+    <t>11-2025-000003</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA M DUO 11</t>
   </si>
   <si>
     <t>Fiche_1773160_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/api/download/force/variant_documents_09b0af6c-4a08-4fca-a3e3-72ccfab0d5c6?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</t>
   </si>
   <si>
     <t>11-2026-000013</t>
   </si>
   <si>
     <t>ALFEA EXTENSA M DUO</t>
   </si>
   <si>
     <t>ALFEA EXTENSA M DUO 5</t>
   </si>
   <si>
     <t>11-2026-000101</t>
   </si>
   <si>
     <t>ALFEA EXTENSA M DUO 6</t>
   </si>
@@ -1338,50 +1350,407 @@
   <si>
     <t>ALFEA EXCELLIA HP DUO A.I. 15 TRI</t>
   </si>
   <si>
     <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121267_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/permalink/variant_documents_75b14926-dac6-410c-ad5d-15ff5690c699/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
   </si>
   <si>
     <t>11-2026-000059</t>
   </si>
   <si>
     <t>ALFEA EXCELLIA HP DUO A.I. 17 TRI</t>
   </si>
   <si>
     <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121336_FR.pdf</t>
   </si>
   <si>
     <t>https://www.notices-produits.fr/permalink/variant_documents_f4cdbab5-0467-4a78-b368-d6b08ce084d9/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
   </si>
   <si>
     <t>11-2026-000060</t>
   </si>
   <si>
+    <t>HYBEA</t>
+  </si>
+  <si>
+    <t>HYBEA 6 - 20</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642219_FR.pdf</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>HYBEA 11 - 30</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642234_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBEA 5 - MICRO 30</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642243_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBEA 6 - MICRO 30</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642254_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBEA 8 - MICRO 30</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642264_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBEA 6 - DUO 25</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642276_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBEA 8 - DUO 25</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642307_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBEA 11 - DUO 25</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2642315_FR.pdf</t>
+  </si>
+  <si>
+    <t>HYBRELLIA</t>
+  </si>
+  <si>
+    <t>HYBRELLIA 5 - 24</t>
+  </si>
+  <si>
+    <t>Fiche_2266060_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_672354e7-2fb8-4a0e-9b02-c2c27d8e03c1/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>HYBRELLIA 6 - 24</t>
+  </si>
+  <si>
+    <t>Fiche_2266059_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_98d273f7-3738-4796-9948-39529d23eda6/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>HYBRELLIA 8 - 24</t>
+  </si>
+  <si>
+    <t>Fiche_2266058_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_0c4fb3ba-6821-4d8a-8986-546174f69ab0/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>HYBRELLIA 11 - 24</t>
+  </si>
+  <si>
+    <t>Fiche_2266057_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_9ceb4161-d189-4d33-acce-a41d36e32cef/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HYSOLINA </t>
+  </si>
+  <si>
+    <t>HYSOLINA 9 - 23</t>
+  </si>
+  <si>
+    <t>Fiche_2493748_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_27deb455-df48-4358-9575-e001070cf122/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>HYSOLINA 14 - 23</t>
+  </si>
+  <si>
+    <t>Fiche_2493752_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_a71051a9-6605-4a91-b97e-6bb547c1f1f1/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>HYSOLINA 14 - 29</t>
+  </si>
+  <si>
+    <t>Fiche_2493755_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_b0b6ca37-5e18-4e10-bda8-d86262a54ecb/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HYSOLINA 14 TRI - 23 </t>
+  </si>
+  <si>
+    <t>Fiche_2493760_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_1baf4100-0371-423d-b949-1c1837bbe05c/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>HYSOLINA 14 TRI - 29</t>
+  </si>
+  <si>
+    <t>Fiche_2493762_FR.pdf</t>
+  </si>
+  <si>
+    <t>https://www.notices-produits.fr/permalink/variant_documents_6f6cd1fb-b5da-48d5-b345-79794c82da4c/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj</t>
+  </si>
+  <si>
+    <t>ISILIA S</t>
+  </si>
+  <si>
+    <t>ISILIA S 14</t>
+  </si>
+  <si>
+    <t>520219 (UE) + 520250 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948027_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000071</t>
+  </si>
+  <si>
+    <t>ISILIA S 16</t>
+  </si>
+  <si>
+    <t>520416 (UE) + 520250 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948033_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000073</t>
+  </si>
+  <si>
+    <t>ISILIA S 18 Tri</t>
+  </si>
+  <si>
+    <t>520419 (UE) + 520250 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948043_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000075</t>
+  </si>
+  <si>
+    <t>ISILIA S 14 Tri</t>
+  </si>
+  <si>
+    <t>520417 (UE) + 520250 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948036_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000072</t>
+  </si>
+  <si>
+    <t>ISILIA S 16 Tri</t>
+  </si>
+  <si>
+    <t>520418 (UE) + 520250 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948040_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000074</t>
+  </si>
+  <si>
+    <t>ISILIA M</t>
+  </si>
+  <si>
+    <t>ISILIA M 11</t>
+  </si>
+  <si>
+    <t>701384 (UE) + 024144 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492834_FR.pdf</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+      </rPr>
+      <t>11-2026-000041</t>
+    </r>
+  </si>
+  <si>
+    <t>ISILIA M 14</t>
+  </si>
+  <si>
+    <t>701385 (UE) + 024144 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492843_FR.pdf</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+      </rPr>
+      <t>11-2026-000042</t>
+    </r>
+  </si>
+  <si>
+    <t>ISILIA M 16</t>
+  </si>
+  <si>
+    <t>701386 (UE) + 024144 (UI)</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492850_FR.pdf</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+      </rPr>
+      <t>11-2026-000043</t>
+    </r>
+  </si>
+  <si>
+    <t>ISILIA M R290</t>
+  </si>
+  <si>
+    <t>ISILIA M 10 R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493149_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000112</t>
+  </si>
+  <si>
+    <t>ISILIA M 11 R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493156_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000113</t>
+  </si>
+  <si>
+    <t>ISILIA M 12 R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493159_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000114</t>
+  </si>
+  <si>
+    <t>ISILIA M TRI R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493178_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000115</t>
+  </si>
+  <si>
+    <t>ISILIA M 14 R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493165_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000116</t>
+  </si>
+  <si>
+    <t>ISILIA M 14 TRI R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493186_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000117</t>
+  </si>
+  <si>
+    <t>ISILIA M 16 R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493169_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000118</t>
+  </si>
+  <si>
+    <t>ISILIA M 16 TRI R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493246_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000119</t>
+  </si>
+  <si>
+    <t>ISILIA M 18 R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493172_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000120</t>
+  </si>
+  <si>
+    <t>ISILIA M 18 TRI R290</t>
+  </si>
+  <si>
+    <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493278_FR.pdf</t>
+  </si>
+  <si>
+    <t>11-2026-000121</t>
+  </si>
+  <si>
     <t>GEOLIA</t>
   </si>
   <si>
     <t>ATLANTIC GEOLIA 10</t>
   </si>
   <si>
     <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121305_FR.pdf</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Trebuchet MS"/>
         <family val="2"/>
       </rPr>
       <t>11-2026-000087</t>
     </r>
   </si>
   <si>
     <t>ATLANTIC GEOLIA 13</t>
   </si>
   <si>
     <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121299_FR.pdf</t>
   </si>
   <si>
@@ -1417,144 +1786,121 @@
     <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121295_FR.pdf</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Trebuchet MS"/>
         <family val="2"/>
       </rPr>
       <t>11-2026-000085</t>
     </r>
   </si>
   <si>
     <t>https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121293_FR.pdf</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Trebuchet MS"/>
         <family val="2"/>
       </rPr>
       <t>11-2026-000086</t>
     </r>
   </si>
-  <si>
-[...7 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="6">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1585,162 +1931,209 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="1" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://gahub.sharepoint.com/sites/APCDomestique/infosProduits/1%20-%20LES%20PRODUITS/FICHES%20EPREL/FICHES%20EPREL%20PAR%20REFERENCES.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://gahub.sharepoint.com/sites/APCDomestique/infosProduits/1%20-%20LES%20PRODUITS/FICHES%20EPREL/FICHES%20EPREL%20PAR%20REFERENCES.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../infosProduits/1%20-%20LES%20PRODUITS/FICHES%20EPREL/FICHES%20EPREL%20PAR%20REFERENCES.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://gahub.sharepoint.com/sites/APCDomestique/infosProduits/1%20-%20LES%20PRODUITS/FICHES%20EPREL/FICHES%20EPREL%20PAR%20REFERENCES.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/APCDomestique/infosProduits/1%20-%20LES%20PRODUITS/FICHES%20EPREL/FICHES%20EPREL%20PAR%20REFERENCES.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls driveId="b!vrqqAzvCsUeJDKFruKhMni7-7n3pBthGqVh7yZlvQPKKaST7O_A6TZoEsQ8AQ4FT" itemId="01CDTE2J33SBAPA2KU4RA2JVYMDRHCC5DT">
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Feuil1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2">
           <cell r="C2">
             <v>527285</v>
           </cell>
           <cell r="D2" t="str">
             <v>Fiche_2521554_FR.pdf</v>
           </cell>
           <cell r="E2" t="str">
             <v>https://www.notices-produits.fr/api/download/force/variant_documents_0de82e69-1d0b-426b-8fa3-4cd8aca205a7?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1</v>
           </cell>
         </row>
         <row r="3">
           <cell r="C3">
             <v>527286</v>
           </cell>
           <cell r="D3" t="str">
             <v>Fiche_2521556_FR.pdf</v>
           </cell>
           <cell r="E3" t="str">
@@ -3219,2419 +3612,3172 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492213_FR.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960669_FR.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491957_FR.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_f9398bdb-1026-4614-983a-5ca4af29bbe8?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225511_FR.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773156_FR.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_331f40fc-13fc-4038-925e-d3694ba4752a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_9d7d2566-ac51-48c0-a813-5a23babbe08b?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_b0f7868c-7566-4ad5-8cfd-8eee677c5aa1?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1910490_FR.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284834_FR.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_afe8932a-0e71-49ec-9576-821bcc169eaa?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492245_FR.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_aabf68dd-4f8a-474c-bc6f-b95785c1cb35?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_482f6a0c-6fe5-4919-97f2-7da7ca2271e0?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_0423be27-5e0b-4cb9-a453-a4eb16b7789c?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773175_FR.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216896_FR.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216891_FR.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491147_FR.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006978_FR.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121269_FR.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492202_FR.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_d25f7a89-b4c9-401a-b174-dfa07ab90f21?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2490564_FR.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284832_FR.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521560_FR.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491967_FR.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492233_FR.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492257_FR.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c721872f-f3a6-4006-99f0-92c559d16725?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_0ed70790-2812-4ce6-b5c3-f6480677edf0?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225508_FR.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773173_FR.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773160_FR.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_36fbf4ee-4fa3-443d-805b-370cb5c12f54?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216899_FR.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491123_FR.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_1e38b128-5934-40ef-9d56-5378326be259?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492285_FR.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960673_FR.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121240_FR.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521552_FR.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_83fdc86b-49f8-4816-9e29-61f371043b17?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_cb4e61ff-8307-47af-a617-af0f487a8eea?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216892_FR.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_ec0c60a0-ea2d-4bbf-b56e-442f83a6430d?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_4592fd4b-e8c7-4708-b4cf-a198a25173c7?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491085_FR.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006926_FR.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284839_FR.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492248_FR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491933_FR.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492211_FR.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_476f5e00-847f-4a93-9776-75cc69089257?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c7c1d3ad-67ac-4cdc-addf-5c401723eae0?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225510_FR.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773167_FR.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_d89faa1d-c623-4d85-9821-a1455166b365?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_f5957861-1f77-4569-8c9f-094bcc52ead4?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_17ac6ec1-d67b-4214-9d8b-1444f4eb911c?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960667_FR.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006980_FR.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121267_FR.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284835_FR.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_cc94ffde-868e-42a7-937c-1ecf82775b35?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_9f28c98a-31ac-4e73-9d8f-a98c60cb186f?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773171_FR.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_4fbc2a48-44b2-42c6-8ff3-e38e1bedecb2?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216897_FR.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216895_FR.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_8dac620b-98a9-45fb-a031-414cf834d62a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_65878e92-1e4c-47c7-b442-827531ffe76f?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2490767_FR.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1910487_FR.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521554_FR.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492205_FR.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284833_FR.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284837_FR.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492239_FR.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_73408367-ed72-4627-8a2a-0d4393554b01?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225512_FR.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773174_FR.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_4257b35e-c7cb-42dd-897c-30e08275f471?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492289_FR.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960676_FR.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121236_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492226_FR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_0de82e69-1d0b-426b-8fa3-4cd8aca205a7?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c62b7cf5-69f8-4088-9592-1dbf3eea6e52?download_token=L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj&amp;perma=1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_fd537e6e-5a56-410d-bc25-c9f75dc41e27?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773169_FR.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_7bb1c48f-ae0f-4c8d-a609-43f29bbe47fd?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_09b0af6c-4a08-4fca-a3e3-72ccfab0d5c6?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216890_FR.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216893_FR.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_dca87d25-0534-4c52-9d68-33509049b045?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2490559_FR.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491101_FR.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491134_FR.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006972_FR.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121336_FR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284838_FR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492219_FR.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521558_FR.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491953_FR.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c51af7db-8ec0-49d6-935a-bc4f536d2e1a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_33bb5684-60c3-42f2-975d-ab3c8e62998e?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_2cdaacc3-f645-42d4-836e-32f377aa62de?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225513_FR.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_2c653bfc-77aa-49a5-9d2d-28f291d73567?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216898_FR.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491075_FR.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_80e017a3-df63-4cbf-ad02-970e5a924948?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006935_FR.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121282_FR.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521547_FR.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_13054c15-47d1-4d26-9a5c-75b9eb6e59c2?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_ec43f79d-609b-4093-a966-d38522b3321e?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521556_FR.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492252_FR.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284836_FR.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_f466584c-c7ea-45cf-a285-1003dd04ede8?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225509_FR.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_bc790539-6adf-4318-a51c-07dfb86a1921?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_49ea85e7-dbd1-4eeb-baef-e0d6f93eff0a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1910488_FR.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960660_FR.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773172_FR.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216894_FR.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960669_FR.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491957_FR.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_f9398bdb-1026-4614-983a-5ca4af29bbe8?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773156_FR.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_9d7d2566-ac51-48c0-a813-5a23babbe08b?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493760_FR.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_afe8932a-0e71-49ec-9576-821bcc169eaa?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492245_FR.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_aabf68dd-4f8a-474c-bc6f-b95785c1cb35?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_0423be27-5e0b-4cb9-a453-a4eb16b7789c?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216896_FR.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121269_FR.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492202_FR.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_d25f7a89-b4c9-401a-b174-dfa07ab90f21?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2490564_FR.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491967_FR.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492233_FR.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_0ed70790-2812-4ce6-b5c3-f6480677edf0?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225508_FR.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773160_FR.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_36fbf4ee-4fa3-443d-805b-370cb5c12f54?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492285_FR.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960673_FR.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2266057_FR.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493762_FR.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216892_FR.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_ec0c60a0-ea2d-4bbf-b56e-442f83a6430d?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492248_FR.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491933_FR.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_476f5e00-847f-4a93-9776-75cc69089257?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c7c1d3ad-67ac-4cdc-addf-5c401723eae0?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773167_FR.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_f5957861-1f77-4569-8c9f-094bcc52ead4?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_17ac6ec1-d67b-4214-9d8b-1444f4eb911c?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006980_FR.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121267_FR.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_9f28c98a-31ac-4e73-9d8f-a98c60cb186f?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_4fbc2a48-44b2-42c6-8ff3-e38e1bedecb2?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216897_FR.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_65878e92-1e4c-47c7-b442-827531ffe76f?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2490767_FR.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/permalink/variant_documents_672354e7-2fb8-4a0e-9b02-c2c27d8e03c1/L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948040_FR.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521554_FR.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492205_FR.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284837_FR.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492239_FR.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225512_FR.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492289_FR.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960676_FR.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c62b7cf5-69f8-4088-9592-1dbf3eea6e52?download_token=L7b6FcVZrxHgO_Wtig00UJkGcztcYtXj&amp;perma=1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773169_FR.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_7bb1c48f-ae0f-4c8d-a609-43f29bbe47fd?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216893_FR.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_dca87d25-0534-4c52-9d68-33509049b045?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121336_FR.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493748_FR.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521558_FR.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491953_FR.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c51af7db-8ec0-49d6-935a-bc4f536d2e1a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_33bb5684-60c3-42f2-975d-ab3c8e62998e?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_2cdaacc3-f645-42d4-836e-32f377aa62de?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225513_FR.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_2c653bfc-77aa-49a5-9d2d-28f291d73567?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216898_FR.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491075_FR.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_80e017a3-df63-4cbf-ad02-970e5a924948?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006935_FR.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121282_FR.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948027_FR.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492834_FR.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521547_FR.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_13054c15-47d1-4d26-9a5c-75b9eb6e59c2?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_ec43f79d-609b-4093-a966-d38522b3321e?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521556_FR.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492252_FR.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284836_FR.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_f466584c-c7ea-45cf-a285-1003dd04ede8?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225509_FR.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_bc790539-6adf-4318-a51c-07dfb86a1921?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_49ea85e7-dbd1-4eeb-baef-e0d6f93eff0a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1910488_FR.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960660_FR.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2266060_FR.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493752_FR.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773172_FR.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216894_FR.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284832_FR.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521560_FR.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492257_FR.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_c721872f-f3a6-4006-99f0-92c559d16725?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773173_FR.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216899_FR.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491123_FR.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_1e38b128-5934-40ef-9d56-5378326be259?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121240_FR.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492843_FR.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521552_FR.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_83fdc86b-49f8-4816-9e29-61f371043b17?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_cb4e61ff-8307-47af-a617-af0f487a8eea?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_4592fd4b-e8c7-4708-b4cf-a198a25173c7?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491085_FR.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006926_FR.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948033_FR.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284839_FR.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492211_FR.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225510_FR.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_d89faa1d-c623-4d85-9821-a1455166b365?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1960667_FR.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2493755_FR.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284835_FR.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_cc94ffde-868e-42a7-937c-1ecf82775b35?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773171_FR.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216895_FR.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_8dac620b-98a9-45fb-a031-414cf834d62a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1910487_FR.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2266059_FR.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284833_FR.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_73408367-ed72-4627-8a2a-0d4393554b01?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773174_FR.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_4257b35e-c7cb-42dd-897c-30e08275f471?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_121236_FR.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492226_FR.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_0de82e69-1d0b-426b-8fa3-4cd8aca205a7?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_fd537e6e-5a56-410d-bc25-c9f75dc41e27?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_09b0af6c-4a08-4fca-a3e3-72ccfab0d5c6?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216890_FR.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2490559_FR.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491101_FR.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491134_FR.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006972_FR.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948043_FR.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492850_FR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284838_FR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492219_FR.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492213_FR.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2225511_FR.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_331f40fc-13fc-4038-925e-d3694ba4752a?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_b0f7868c-7566-4ad5-8cfd-8eee677c5aa1?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1910490_FR.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2266058_FR.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284834_FR.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notices-produits.fr/api/download/force/variant_documents_482f6a0c-6fe5-4919-97f2-7da7ca2271e0?download_token=21bUWuhcclJzMc_ch9_sDe7amBDWuK3b&amp;perma=1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1773175_FR.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2216891_FR.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491147_FR.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2006978_FR.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_1948036_FR.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B534867C-828D-4627-855E-72393119F285}">
-  <dimension ref="A1:G103"/>
+  <dimension ref="A1:G138"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="C26" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G42" sqref="G42"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A36" zoomScale="65" workbookViewId="0">
+      <selection activeCell="G45" sqref="G45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="25.1796875" style="21" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="11.453125" style="5"/>
+    <col min="1" max="1" width="25.140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" style="20" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="59.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="5" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="24.42578125" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>410</v>
+        <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>409</v>
+        <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>408</v>
+        <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
-        <v>3</v>
-[...9 lines deleted...]
-      <c r="C2" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="8">
         <v>527285</v>
       </c>
-      <c r="D2" s="6">
+      <c r="D2" s="7">
         <v>2521554</v>
       </c>
-      <c r="E2" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="23" t="s">
+      <c r="E2" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C3" s="7">
+      <c r="B3" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="8">
         <v>527286</v>
       </c>
-      <c r="D3" s="6">
+      <c r="D3" s="7">
         <v>2521556</v>
       </c>
-      <c r="E3" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="E3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="8">
+      <c r="F3" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="9">
         <v>527287</v>
       </c>
-      <c r="D4" s="6">
+      <c r="D4" s="7">
         <v>2284839</v>
       </c>
-      <c r="E4" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="E4" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="8">
+      <c r="F4" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="9">
         <v>527288</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="7">
         <v>2284838</v>
       </c>
-      <c r="E5" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="E5" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="8">
+      <c r="F5" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="9">
         <v>527289</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="7">
         <v>2492202</v>
       </c>
-      <c r="E6" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B7" s="17" t="s">
+      <c r="E6" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="8">
+      <c r="F6" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="9">
         <v>527290</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="7">
         <v>2492205</v>
       </c>
-      <c r="E7" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="E7" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="17" t="s">
+      <c r="F7" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="8">
+      <c r="G7" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="9">
         <v>527293</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="7">
         <v>2521547</v>
       </c>
-      <c r="E8" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="24" t="s">
+      <c r="E8" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C9" s="8">
+      <c r="B9" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="9">
         <v>527294</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="7">
         <v>2521552</v>
       </c>
-      <c r="E9" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="17" t="s">
+      <c r="E9" s="31" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="8">
+      <c r="F9" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="9">
         <v>527295</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="7">
         <v>2492219</v>
       </c>
-      <c r="E10" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="17" t="s">
+      <c r="E10" s="31" t="s">
         <v>42</v>
       </c>
-      <c r="C11" s="8">
+      <c r="F10" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="9">
         <v>527296</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="7">
         <v>2492226</v>
       </c>
-      <c r="E11" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B12" s="17" t="s">
+      <c r="E11" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="8">
+      <c r="F11" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="9">
         <v>527297</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="7">
         <v>2492245</v>
       </c>
-      <c r="E12" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B13" s="17" t="s">
+      <c r="E12" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C13" s="8">
+      <c r="F12" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="9">
         <v>527298</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="7">
         <v>2492248</v>
       </c>
-      <c r="E13" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="E13" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="17" t="s">
+      <c r="F13" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="8">
+      <c r="G13" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="9">
         <v>527277</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="7">
         <v>2521558</v>
       </c>
-      <c r="E14" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="24" t="s">
+      <c r="E14" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="31" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C15" s="8">
+      <c r="B15" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="9">
         <v>527278</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="7">
         <v>2521560</v>
       </c>
-      <c r="E15" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B16" s="17" t="s">
+      <c r="E15" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="C16" s="8">
+      <c r="F15" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="9">
         <v>527279</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <v>2284833</v>
       </c>
-      <c r="E16" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="17" t="s">
+      <c r="E16" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="C17" s="8">
+      <c r="F16" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="9">
         <v>527280</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="7">
         <v>2284834</v>
       </c>
-      <c r="E17" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="17" t="s">
+      <c r="E17" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="C18" s="8">
+      <c r="F17" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="9">
         <v>527281</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="7">
         <v>2491933</v>
       </c>
-      <c r="E18" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="17" t="s">
+      <c r="E18" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="C19" s="8">
+      <c r="F18" s="31" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="9">
         <v>527282</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="7">
         <v>2491953</v>
       </c>
-      <c r="E19" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="17" t="s">
+      <c r="E19" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="C20" s="8">
+      <c r="F19" s="31" t="s">
+        <v>80</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="9">
         <v>527303</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="7">
         <v>2284832</v>
       </c>
-      <c r="E20" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B21" s="17" t="s">
+      <c r="E20" s="31" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="8">
+      <c r="F20" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="9">
         <v>527304</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="7">
         <v>2284835</v>
       </c>
-      <c r="E21" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="17" t="s">
+      <c r="E21" s="31" t="s">
         <v>87</v>
       </c>
-      <c r="C22" s="8">
+      <c r="F21" s="31" t="s">
+        <v>88</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="9">
         <v>527305</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="7">
         <v>2491957</v>
       </c>
-      <c r="E22" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="17" t="s">
+      <c r="E22" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="C23" s="8">
+      <c r="F22" s="31" t="s">
+        <v>92</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" s="9">
         <v>527306</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="7">
         <v>2491967</v>
       </c>
-      <c r="E23" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B24" s="17" t="s">
+      <c r="E23" s="31" t="s">
         <v>95</v>
       </c>
-      <c r="C24" s="8">
+      <c r="F23" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" s="9">
         <v>527308</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="7">
         <v>2284837</v>
       </c>
-      <c r="E24" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B25" s="17" t="s">
+      <c r="E24" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="8">
+      <c r="F24" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="9">
         <v>527309</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="7">
         <v>2284836</v>
       </c>
-      <c r="E25" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B26" s="17" t="s">
+      <c r="E25" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="C26" s="8">
+      <c r="F25" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="9">
         <v>527310</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="7">
         <v>2492211</v>
       </c>
-      <c r="E26" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B27" s="17" t="s">
+      <c r="E26" s="31" t="s">
         <v>107</v>
       </c>
-      <c r="C27" s="8">
+      <c r="F26" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" s="9">
         <v>527311</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="7">
         <v>2492213</v>
       </c>
-      <c r="E27" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B28" s="17" t="s">
+      <c r="E27" s="31" t="s">
         <v>111</v>
       </c>
-      <c r="C28" s="8">
+      <c r="F27" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="7" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C28" s="9">
         <v>527438</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="7">
         <v>2492233</v>
       </c>
-      <c r="E28" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B29" s="17" t="s">
+      <c r="E28" s="31" t="s">
         <v>115</v>
       </c>
-      <c r="C29" s="8">
+      <c r="F28" s="31" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="9">
         <v>527439</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="7">
         <v>2492239</v>
       </c>
-      <c r="E29" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="17" t="s">
+      <c r="E29" s="31" t="s">
         <v>119</v>
       </c>
-      <c r="C30" s="8">
+      <c r="F29" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="9">
         <v>527440</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="7">
         <v>2492252</v>
       </c>
-      <c r="E30" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="17" t="s">
+      <c r="E30" s="31" t="s">
         <v>123</v>
       </c>
-      <c r="C31" s="8">
+      <c r="F30" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="G30" s="7" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="C31" s="9">
         <v>527441</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="7">
         <v>2492257</v>
       </c>
-      <c r="E31" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="17" t="s">
+      <c r="E31" s="31" t="s">
         <v>127</v>
       </c>
-      <c r="B32" s="17" t="s">
+      <c r="F31" s="31" t="s">
         <v>128</v>
       </c>
-      <c r="C32" s="8">
+      <c r="G31" s="7" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="C32" s="9">
         <v>529666</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="7">
         <v>2225509</v>
       </c>
-      <c r="E32" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="24" t="s">
+      <c r="E32" s="31" t="s">
+        <v>132</v>
+      </c>
+      <c r="F32" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="G32" s="7" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="22" t="s">
         <v>130</v>
       </c>
-      <c r="G32" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C33" s="8">
+      <c r="B33" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C33" s="9">
         <v>529667</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="7">
         <v>2225510</v>
       </c>
-      <c r="E33" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B34" s="17" t="s">
+      <c r="E33" s="31" t="s">
         <v>136</v>
       </c>
-      <c r="C34" s="8">
+      <c r="F33" s="31" t="s">
+        <v>137</v>
+      </c>
+      <c r="G33" s="7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" s="9">
         <v>529668</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="7">
         <v>2225511</v>
       </c>
-      <c r="E34" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B35" s="17" t="s">
+      <c r="E34" s="31" t="s">
         <v>140</v>
       </c>
-      <c r="C35" s="8">
+      <c r="F34" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="C35" s="9">
         <v>529669</v>
       </c>
-      <c r="D35" s="6">
+      <c r="D35" s="7">
         <v>2225508</v>
       </c>
-      <c r="E35" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B36" s="17" t="s">
+      <c r="E35" s="31" t="s">
         <v>144</v>
       </c>
-      <c r="C36" s="8">
+      <c r="F35" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="C36" s="9">
         <v>529670</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="7">
         <v>2225512</v>
       </c>
-      <c r="E36" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B37" s="17" t="s">
+      <c r="E36" s="31" t="s">
         <v>148</v>
       </c>
-      <c r="C37" s="8">
+      <c r="F36" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C37" s="9">
         <v>529671</v>
       </c>
-      <c r="D37" s="6">
+      <c r="D37" s="7">
         <v>2225513</v>
       </c>
-      <c r="E37" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="E37" s="31" t="s">
         <v>152</v>
       </c>
-      <c r="B38" s="17" t="s">
+      <c r="F37" s="31" t="s">
         <v>153</v>
       </c>
-      <c r="C38" s="8">
+      <c r="G37" s="7" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="C38" s="9">
         <v>526984</v>
       </c>
-      <c r="D38" s="6">
+      <c r="D38" s="7">
         <v>1773179</v>
       </c>
-      <c r="E38" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="23" t="s">
+      <c r="E38" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="F38" s="30" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="22" t="s">
         <v>155</v>
       </c>
-      <c r="G38" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C39" s="8">
+      <c r="B39" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="9">
         <v>526985</v>
       </c>
-      <c r="D39" s="6">
+      <c r="D39" s="7">
         <v>1773181</v>
       </c>
-      <c r="E39" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B40" s="17" t="s">
+      <c r="E39" s="31" t="s">
         <v>161</v>
       </c>
-      <c r="C40" s="8">
+      <c r="F39" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="C40" s="9">
         <v>526986</v>
       </c>
-      <c r="D40" s="6">
+      <c r="D40" s="7">
         <v>1773183</v>
       </c>
-      <c r="E40" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="17" t="s">
+      <c r="E40" s="31" t="s">
         <v>165</v>
       </c>
-      <c r="B41" s="17" t="s">
+      <c r="F40" s="30" t="s">
         <v>166</v>
       </c>
-      <c r="C41" s="8">
+      <c r="G40" s="7" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="C41" s="9">
         <v>526987</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="7">
         <v>1773173</v>
       </c>
-      <c r="E41" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="23" t="s">
+      <c r="E41" s="31" t="s">
+        <v>170</v>
+      </c>
+      <c r="F41" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="12" customFormat="1" ht="15">
+      <c r="A42" s="23" t="s">
         <v>168</v>
       </c>
-      <c r="G41" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C42" s="9">
+      <c r="B42" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="C42" s="10">
         <v>526988</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="11">
         <v>1773174</v>
       </c>
-      <c r="E42" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="17" t="s">
+      <c r="E42" s="31" t="s">
         <v>174</v>
       </c>
-      <c r="C43" s="8">
+      <c r="F42" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="C43" s="9">
         <v>526989</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="7">
         <v>1773175</v>
       </c>
-      <c r="E43" s="24" t="s">
-[...10 lines deleted...]
-      <c r="A44" s="17" t="s">
+      <c r="E43" s="31" t="s">
         <v>178</v>
       </c>
-      <c r="B44" s="17" t="s">
+      <c r="F43" s="30" t="s">
         <v>179</v>
       </c>
-      <c r="C44" s="8">
+      <c r="G43" s="7" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C44" s="9">
         <v>526990</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="7">
         <v>1773167</v>
       </c>
-      <c r="E44" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="23" t="s">
+      <c r="E44" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="F44" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="12" customFormat="1" ht="15">
+      <c r="A45" s="23" t="s">
         <v>181</v>
       </c>
-      <c r="G44" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B45" s="18" t="s">
+      <c r="B45" s="23" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" s="10">
+        <v>526991</v>
+      </c>
+      <c r="D45" s="11">
+        <v>1773169</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="F45" s="30" t="s">
+        <v>188</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="C46" s="9">
+        <v>526992</v>
+      </c>
+      <c r="D46" s="7">
+        <v>1773171</v>
+      </c>
+      <c r="E46" s="31" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" s="30" t="s">
+        <v>192</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>195</v>
+      </c>
+      <c r="C47" s="9">
+        <v>526957</v>
+      </c>
+      <c r="D47" s="7">
+        <v>1773172</v>
+      </c>
+      <c r="E47" s="29" t="s">
         <v>183</v>
       </c>
-      <c r="C45" s="9">
-[...54 lines deleted...]
-      <c r="F47" s="23" t="str">
+      <c r="F47" s="30" t="str">
         <f>VLOOKUP(C47,[1]Feuil1!$C$2:$E$115,2,FALSE)</f>
         <v>Fiche_1773172_FR.pdf</v>
       </c>
-      <c r="G47" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C48" s="8">
+      <c r="G47" s="7" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>197</v>
+      </c>
+      <c r="C48" s="9">
         <v>526958</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="7">
         <v>1773156</v>
       </c>
-      <c r="E48" s="22" t="s">
-[...2 lines deleted...]
-      <c r="F48" s="23" t="str">
+      <c r="E48" s="29" t="s">
+        <v>187</v>
+      </c>
+      <c r="F48" s="30" t="str">
         <f>VLOOKUP(C48,[1]Feuil1!$C$2:$E$115,2,FALSE)</f>
         <v>Fiche_1773156_FR.pdf</v>
       </c>
-      <c r="G48" s="6" t="s">
+      <c r="G48" s="7" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="22" t="s">
         <v>194</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C49" s="8">
+      <c r="B49" s="22" t="s">
+        <v>199</v>
+      </c>
+      <c r="C49" s="9">
         <v>526959</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="7">
         <v>1773160</v>
       </c>
-      <c r="E49" s="22" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="23" t="str">
+      <c r="E49" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="F49" s="30" t="str">
         <f>VLOOKUP(C49,[1]Feuil1!$C$2:$E$115,2,FALSE)</f>
         <v>Fiche_1773160_FR.pdf</v>
       </c>
-      <c r="G49" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C50" s="8">
+      <c r="G49" s="7" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>202</v>
+      </c>
+      <c r="C50" s="9">
         <v>520556</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="7">
         <v>2216896</v>
       </c>
-      <c r="E50" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="6" t="s">
+      <c r="E50" s="31" t="s">
+        <v>203</v>
+      </c>
+      <c r="F50" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="22" t="s">
         <v>201</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C51" s="8">
+      <c r="B51" s="22" t="s">
+        <v>206</v>
+      </c>
+      <c r="C51" s="9">
         <v>520557</v>
       </c>
-      <c r="D51" s="6">
+      <c r="D51" s="7">
         <v>2216897</v>
       </c>
-      <c r="E51" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C52" s="8">
+      <c r="E51" s="31" t="s">
+        <v>207</v>
+      </c>
+      <c r="F51" s="30" t="s">
+        <v>208</v>
+      </c>
+      <c r="G51" s="7" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="C52" s="9">
         <v>520558</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="7">
         <v>2216898</v>
       </c>
-      <c r="E52" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C53" s="8">
+      <c r="E52" s="31" t="s">
+        <v>211</v>
+      </c>
+      <c r="F52" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="C53" s="9">
         <v>520559</v>
       </c>
-      <c r="D53" s="6">
+      <c r="D53" s="7">
         <v>2216899</v>
       </c>
-      <c r="E53" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C54" s="8">
+      <c r="E53" s="31" t="s">
+        <v>215</v>
+      </c>
+      <c r="F53" s="30" t="s">
+        <v>216</v>
+      </c>
+      <c r="G53" s="7" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="C54" s="9">
         <v>520560</v>
       </c>
-      <c r="D54" s="6">
+      <c r="D54" s="7">
         <v>2216890</v>
       </c>
-      <c r="E54" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B55" s="17" t="s">
+      <c r="E54" s="31" t="s">
         <v>219</v>
       </c>
-      <c r="C55" s="8">
+      <c r="F54" s="30" t="s">
+        <v>220</v>
+      </c>
+      <c r="G54" s="7" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="C55" s="9">
         <v>520561</v>
       </c>
-      <c r="D55" s="6">
+      <c r="D55" s="7">
         <v>2216891</v>
       </c>
-      <c r="E55" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="6" t="s">
+      <c r="E55" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="F55" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="G55" s="7" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="22" t="s">
         <v>222</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C56" s="8">
+      <c r="B56" s="22" t="s">
+        <v>227</v>
+      </c>
+      <c r="C56" s="9">
         <v>520562</v>
       </c>
-      <c r="D56" s="6">
+      <c r="D56" s="7">
         <v>2216892</v>
       </c>
-      <c r="E56" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C57" s="8">
+      <c r="E56" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="F56" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="G56" s="7" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" s="22" t="s">
+        <v>231</v>
+      </c>
+      <c r="C57" s="9">
         <v>520563</v>
       </c>
-      <c r="D57" s="6">
+      <c r="D57" s="7">
         <v>2216893</v>
       </c>
-      <c r="E57" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C58" s="8">
+      <c r="E57" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="F57" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="G57" s="7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" s="22" t="s">
+        <v>235</v>
+      </c>
+      <c r="C58" s="9">
         <v>520564</v>
       </c>
-      <c r="D58" s="6">
+      <c r="D58" s="7">
         <v>2216894</v>
       </c>
-      <c r="E58" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C59" s="8">
+      <c r="E58" s="31" t="s">
+        <v>236</v>
+      </c>
+      <c r="F58" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="G58" s="7" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="22" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" s="22" t="s">
+        <v>239</v>
+      </c>
+      <c r="C59" s="9">
         <v>520565</v>
       </c>
-      <c r="D59" s="6">
+      <c r="D59" s="7">
         <v>2216895</v>
       </c>
-      <c r="E59" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B60" s="17" t="s">
+      <c r="E59" s="31" t="s">
         <v>240</v>
       </c>
-      <c r="C60" s="8">
+      <c r="F59" s="30" t="s">
+        <v>241</v>
+      </c>
+      <c r="G59" s="7" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="C60" s="9">
         <v>520566</v>
       </c>
-      <c r="D60" s="6">
+      <c r="D60" s="7">
         <v>2490559</v>
       </c>
-      <c r="E60" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G60" s="6" t="s">
+      <c r="E60" s="31" t="s">
+        <v>245</v>
+      </c>
+      <c r="F60" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="G60" s="7" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="22" t="s">
         <v>243</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C61" s="8">
+      <c r="B61" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="C61" s="9">
         <v>520567</v>
       </c>
-      <c r="D61" s="6">
+      <c r="D61" s="7">
         <v>2490564</v>
       </c>
-      <c r="E61" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C62" s="8">
+      <c r="E61" s="31" t="s">
+        <v>249</v>
+      </c>
+      <c r="F61" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="G61" s="7" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="C62" s="9">
         <v>520568</v>
       </c>
-      <c r="D62" s="6">
+      <c r="D62" s="7">
         <v>2490767</v>
       </c>
-      <c r="E62" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C63" s="8">
+      <c r="E62" s="31" t="s">
+        <v>253</v>
+      </c>
+      <c r="F62" s="30" t="s">
+        <v>254</v>
+      </c>
+      <c r="G62" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="C63" s="9">
         <v>520569</v>
       </c>
-      <c r="D63" s="6">
+      <c r="D63" s="7">
         <v>2491075</v>
       </c>
-      <c r="E63" s="24" t="s">
-[...13 lines deleted...]
-      <c r="B64" s="17" t="s">
+      <c r="E63" s="31" t="s">
         <v>257</v>
       </c>
-      <c r="C64" s="8">
+      <c r="F63" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="G63" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="C64" s="9">
         <v>520570</v>
       </c>
-      <c r="D64" s="6">
+      <c r="D64" s="7">
         <v>2491085</v>
       </c>
-      <c r="E64" s="24" t="s">
-[...5 lines deleted...]
-      <c r="G64" s="6" t="s">
+      <c r="E64" s="31" t="s">
+        <v>262</v>
+      </c>
+      <c r="F64" s="30" t="s">
+        <v>263</v>
+      </c>
+      <c r="G64" s="7" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="22" t="s">
         <v>260</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C65" s="8">
+      <c r="B65" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="C65" s="9">
         <v>520571</v>
       </c>
-      <c r="D65" s="6">
+      <c r="D65" s="7">
         <v>2491101</v>
       </c>
-      <c r="E65" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C66" s="8">
+      <c r="E65" s="31" t="s">
+        <v>266</v>
+      </c>
+      <c r="F65" s="30" t="s">
+        <v>267</v>
+      </c>
+      <c r="G65" s="7" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>269</v>
+      </c>
+      <c r="C66" s="9">
         <v>520572</v>
       </c>
-      <c r="D66" s="6">
+      <c r="D66" s="7">
         <v>2491123</v>
       </c>
-      <c r="E66" s="24" t="s">
-[...16 lines deleted...]
-      <c r="C67" s="8">
+      <c r="E66" s="31" t="s">
+        <v>270</v>
+      </c>
+      <c r="F66" s="30" t="s">
+        <v>271</v>
+      </c>
+      <c r="G66" s="7" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="B67" s="22" t="s">
+        <v>273</v>
+      </c>
+      <c r="C67" s="9">
         <v>520573</v>
       </c>
-      <c r="D67" s="12">
+      <c r="D67" s="13">
         <v>2491134</v>
       </c>
-      <c r="E67" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C68" s="8">
+      <c r="E67" s="33" t="s">
+        <v>274</v>
+      </c>
+      <c r="F67" s="33" t="s">
+        <v>275</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="22" t="s">
+        <v>260</v>
+      </c>
+      <c r="B68" s="22" t="s">
+        <v>277</v>
+      </c>
+      <c r="C68" s="9">
         <v>520574</v>
       </c>
-      <c r="D68" s="6">
+      <c r="D68" s="7">
         <v>2491147</v>
       </c>
-      <c r="E68" s="27" t="s">
-[...13 lines deleted...]
-      <c r="B69" s="19" t="s">
+      <c r="E68" s="34" t="s">
         <v>278</v>
       </c>
-      <c r="C69" s="8">
+      <c r="F68" s="34" t="s">
+        <v>279</v>
+      </c>
+      <c r="G68" s="7" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="C69" s="9">
         <v>526331</v>
       </c>
-      <c r="D69" s="6">
+      <c r="D69" s="7">
         <v>305010</v>
       </c>
-      <c r="E69" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B70" s="19" t="s">
+      <c r="E69" s="29" t="s">
+        <v>283</v>
+      </c>
+      <c r="F69" s="30"/>
+      <c r="G69" s="7" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="24" t="s">
         <v>281</v>
       </c>
-      <c r="C70" s="8">
+      <c r="B70" s="24" t="s">
+        <v>285</v>
+      </c>
+      <c r="C70" s="9">
         <v>526332</v>
       </c>
-      <c r="D70" s="6">
+      <c r="D70" s="7">
         <v>305012</v>
       </c>
-      <c r="E70" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C71" s="8">
+      <c r="E70" s="29" t="s">
+        <v>286</v>
+      </c>
+      <c r="F70" s="30"/>
+      <c r="G70" s="7" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>288</v>
+      </c>
+      <c r="C71" s="9">
         <v>526333</v>
       </c>
-      <c r="D71" s="6">
+      <c r="D71" s="7">
         <v>305001</v>
       </c>
-      <c r="E71" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C72" s="8">
+      <c r="E71" s="29" t="s">
+        <v>289</v>
+      </c>
+      <c r="F71" s="30"/>
+      <c r="G71" s="7" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>291</v>
+      </c>
+      <c r="C72" s="9">
         <v>526334</v>
       </c>
-      <c r="D72" s="6">
+      <c r="D72" s="7">
         <v>670057</v>
       </c>
-      <c r="E72" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C73" s="8">
+      <c r="E72" s="29" t="s">
+        <v>292</v>
+      </c>
+      <c r="F72" s="30"/>
+      <c r="G72" s="7" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>295</v>
+      </c>
+      <c r="C73" s="9">
         <v>526340</v>
       </c>
-      <c r="D73" s="6">
+      <c r="D73" s="7">
         <v>670058</v>
       </c>
-      <c r="E73" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B74" s="19" t="s">
+      <c r="E73" s="29" t="s">
+        <v>296</v>
+      </c>
+      <c r="F73" s="30"/>
+      <c r="G73" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="24" t="s">
         <v>294</v>
       </c>
-      <c r="C74" s="8">
+      <c r="B74" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="C74" s="9">
         <v>526341</v>
       </c>
-      <c r="D74" s="6">
+      <c r="D74" s="7">
         <v>305002</v>
       </c>
-      <c r="E74" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C75" s="8">
+      <c r="E74" s="29" t="s">
+        <v>299</v>
+      </c>
+      <c r="F74" s="30"/>
+      <c r="G74" s="7" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="C75" s="9">
         <v>526342</v>
       </c>
-      <c r="D75" s="6">
+      <c r="D75" s="7">
         <v>305003</v>
       </c>
-      <c r="E75" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C76" s="8">
+      <c r="E75" s="29" t="s">
+        <v>302</v>
+      </c>
+      <c r="F75" s="30"/>
+      <c r="G75" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>304</v>
+      </c>
+      <c r="C76" s="9">
         <v>526343</v>
       </c>
-      <c r="D76" s="6">
+      <c r="D76" s="7">
         <v>305004</v>
       </c>
-      <c r="E76" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C77" s="8">
+      <c r="E76" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="F76" s="30"/>
+      <c r="G76" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>307</v>
+      </c>
+      <c r="C77" s="9">
         <v>526344</v>
       </c>
-      <c r="D77" s="6">
+      <c r="D77" s="7">
         <v>670059</v>
       </c>
-      <c r="E77" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C78" s="13">
+      <c r="E77" s="29" t="s">
+        <v>308</v>
+      </c>
+      <c r="F77" s="30"/>
+      <c r="G77" s="7" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" s="21" t="s">
+        <v>311</v>
+      </c>
+      <c r="C78" s="14">
         <v>526181</v>
       </c>
-      <c r="D78" s="6">
+      <c r="D78" s="7">
         <v>1910488</v>
       </c>
-      <c r="E78" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G78" s="6" t="s">
+      <c r="E78" s="29" t="s">
+        <v>312</v>
+      </c>
+      <c r="F78" s="29" t="s">
+        <v>313</v>
+      </c>
+      <c r="G78" s="7" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="21" t="s">
         <v>310</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C79" s="13">
+      <c r="B79" s="21" t="s">
+        <v>315</v>
+      </c>
+      <c r="C79" s="14">
         <v>526182</v>
       </c>
-      <c r="D79" s="6">
+      <c r="D79" s="7">
         <v>1910487</v>
       </c>
-      <c r="E79" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C80" s="13">
+      <c r="E79" s="29" t="s">
+        <v>316</v>
+      </c>
+      <c r="F79" s="29" t="s">
+        <v>317</v>
+      </c>
+      <c r="G79" s="7" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="B80" s="21" t="s">
+        <v>319</v>
+      </c>
+      <c r="C80" s="14">
         <v>526183</v>
       </c>
-      <c r="D80" s="14">
+      <c r="D80" s="15">
         <v>1910490</v>
       </c>
-      <c r="E80" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C81" s="13">
+      <c r="E80" s="29" t="s">
+        <v>320</v>
+      </c>
+      <c r="F80" s="29" t="s">
+        <v>321</v>
+      </c>
+      <c r="G80" s="7" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>323</v>
+      </c>
+      <c r="C81" s="14">
         <v>526845</v>
       </c>
-      <c r="D81" s="14">
+      <c r="D81" s="15">
         <v>2492285</v>
       </c>
-      <c r="E81" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C82" s="13">
+      <c r="E81" s="29" t="s">
+        <v>324</v>
+      </c>
+      <c r="F81" s="29" t="s">
+        <v>325</v>
+      </c>
+      <c r="G81" s="7" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="21" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>327</v>
+      </c>
+      <c r="C82" s="14">
         <v>526846</v>
       </c>
-      <c r="D82" s="14">
+      <c r="D82" s="15">
         <v>2492289</v>
       </c>
-      <c r="E82" s="22" t="s">
-[...13 lines deleted...]
-      <c r="B83" s="16" t="s">
+      <c r="E82" s="29" t="s">
         <v>328</v>
       </c>
-      <c r="C83" s="13">
+      <c r="F82" s="29" t="s">
+        <v>329</v>
+      </c>
+      <c r="G82" s="7" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>332</v>
+      </c>
+      <c r="C83" s="14">
         <v>526300</v>
       </c>
-      <c r="D83" s="14">
+      <c r="D83" s="15">
         <v>1960660</v>
       </c>
-      <c r="E83" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G83" s="6" t="s">
+      <c r="E83" s="29" t="s">
+        <v>333</v>
+      </c>
+      <c r="F83" s="29" t="s">
+        <v>334</v>
+      </c>
+      <c r="G83" s="7" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="21" t="s">
         <v>331</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C84" s="13">
+      <c r="B84" s="21" t="s">
+        <v>336</v>
+      </c>
+      <c r="C84" s="14">
         <v>526301</v>
       </c>
-      <c r="D84" s="14">
+      <c r="D84" s="15">
         <v>1960667</v>
       </c>
-      <c r="E84" s="27" t="s">
-[...16 lines deleted...]
-      <c r="C85" s="13">
+      <c r="E84" s="34" t="s">
+        <v>337</v>
+      </c>
+      <c r="F84" s="29" t="s">
+        <v>338</v>
+      </c>
+      <c r="G84" s="7" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>340</v>
+      </c>
+      <c r="C85" s="14">
         <v>526302</v>
       </c>
-      <c r="D85" s="14">
+      <c r="D85" s="15">
         <v>1960669</v>
       </c>
-      <c r="E85" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C86" s="13">
+      <c r="E85" s="29" t="s">
+        <v>341</v>
+      </c>
+      <c r="F85" s="29" t="s">
+        <v>342</v>
+      </c>
+      <c r="G85" s="7" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B86" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="C86" s="14">
         <v>526303</v>
       </c>
-      <c r="D86" s="14">
+      <c r="D86" s="15">
         <v>1960673</v>
       </c>
-      <c r="E86" s="27" t="s">
-[...16 lines deleted...]
-      <c r="C87" s="13">
+      <c r="E86" s="34" t="s">
+        <v>345</v>
+      </c>
+      <c r="F86" s="29" t="s">
+        <v>346</v>
+      </c>
+      <c r="G86" s="7" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="C87" s="14">
         <v>526304</v>
       </c>
-      <c r="D87" s="14">
+      <c r="D87" s="15">
         <v>1960676</v>
       </c>
-      <c r="E87" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C88" s="13">
+      <c r="E87" s="29" t="s">
+        <v>349</v>
+      </c>
+      <c r="F87" s="29" t="s">
+        <v>350</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>352</v>
+      </c>
+      <c r="C88" s="14">
         <v>526321</v>
       </c>
-      <c r="D88" s="14">
+      <c r="D88" s="15">
         <v>2006935</v>
       </c>
-      <c r="E88" s="27" t="s">
-[...16 lines deleted...]
-      <c r="C89" s="13">
+      <c r="E88" s="34" t="s">
+        <v>353</v>
+      </c>
+      <c r="F88" s="29" t="s">
+        <v>354</v>
+      </c>
+      <c r="G88" s="7" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>356</v>
+      </c>
+      <c r="C89" s="14">
         <v>526322</v>
       </c>
-      <c r="D89" s="14">
+      <c r="D89" s="15">
         <v>2006926</v>
       </c>
-      <c r="E89" s="27" t="s">
-[...16 lines deleted...]
-      <c r="C90" s="13">
+      <c r="E89" s="34" t="s">
+        <v>357</v>
+      </c>
+      <c r="F89" s="29" t="s">
+        <v>358</v>
+      </c>
+      <c r="G89" s="7" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B90" s="21" t="s">
+        <v>360</v>
+      </c>
+      <c r="C90" s="14">
         <v>526323</v>
       </c>
-      <c r="D90" s="14">
+      <c r="D90" s="15">
         <v>2006972</v>
       </c>
-      <c r="E90" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C91" s="13">
+      <c r="E90" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="F90" s="29" t="s">
+        <v>362</v>
+      </c>
+      <c r="G90" s="7" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>364</v>
+      </c>
+      <c r="C91" s="14">
         <v>526324</v>
       </c>
-      <c r="D91" s="14">
+      <c r="D91" s="15">
         <v>2006978</v>
       </c>
-      <c r="E91" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C92" s="13">
+      <c r="E91" s="29" t="s">
+        <v>365</v>
+      </c>
+      <c r="F91" s="29" t="s">
+        <v>366</v>
+      </c>
+      <c r="G91" s="7" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>368</v>
+      </c>
+      <c r="C92" s="14">
         <v>526325</v>
       </c>
-      <c r="D92" s="14">
+      <c r="D92" s="15">
         <v>2006980</v>
       </c>
-      <c r="E92" s="27" t="s">
-[...13 lines deleted...]
-      <c r="B93" s="16" t="s">
+      <c r="E92" s="34" t="s">
         <v>369</v>
       </c>
-      <c r="C93" s="13">
+      <c r="F92" s="29" t="s">
+        <v>370</v>
+      </c>
+      <c r="G92" s="7" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="C93" s="14">
         <v>526631</v>
       </c>
-      <c r="D93" s="14">
+      <c r="D93" s="15">
         <v>121282</v>
       </c>
-      <c r="E93" s="22" t="s">
-[...5 lines deleted...]
-      <c r="G93" s="6" t="s">
+      <c r="E93" s="29" t="s">
+        <v>374</v>
+      </c>
+      <c r="F93" s="29" t="s">
+        <v>375</v>
+      </c>
+      <c r="G93" s="7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="21" t="s">
         <v>372</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C94" s="13">
+      <c r="B94" s="21" t="s">
+        <v>377</v>
+      </c>
+      <c r="C94" s="14">
         <v>526632</v>
       </c>
-      <c r="D94" s="14">
+      <c r="D94" s="15">
         <v>121240</v>
       </c>
-      <c r="E94" s="27" t="s">
-[...16 lines deleted...]
-      <c r="C95" s="13">
+      <c r="E94" s="34" t="s">
+        <v>378</v>
+      </c>
+      <c r="F94" s="29" t="s">
+        <v>379</v>
+      </c>
+      <c r="G94" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="B95" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="C95" s="14">
         <v>526633</v>
       </c>
-      <c r="D95" s="14">
+      <c r="D95" s="15">
         <v>121236</v>
       </c>
-      <c r="E95" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C96" s="13">
+      <c r="E95" s="29" t="s">
+        <v>382</v>
+      </c>
+      <c r="F95" s="29" t="s">
+        <v>383</v>
+      </c>
+      <c r="G95" s="7" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>385</v>
+      </c>
+      <c r="C96" s="14">
         <v>526641</v>
       </c>
-      <c r="D96" s="14">
+      <c r="D96" s="15">
         <v>121269</v>
       </c>
-      <c r="E96" s="22" t="s">
-[...16 lines deleted...]
-      <c r="C97" s="13">
+      <c r="E96" s="29" t="s">
+        <v>386</v>
+      </c>
+      <c r="F96" s="29" t="s">
+        <v>387</v>
+      </c>
+      <c r="G96" s="7" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>389</v>
+      </c>
+      <c r="C97" s="14">
         <v>526642</v>
       </c>
-      <c r="D97" s="14">
+      <c r="D97" s="15">
         <v>121267</v>
       </c>
-      <c r="E97" s="27" t="s">
-[...16 lines deleted...]
-      <c r="C98" s="13">
+      <c r="E97" s="34" t="s">
+        <v>390</v>
+      </c>
+      <c r="F97" s="29" t="s">
+        <v>391</v>
+      </c>
+      <c r="G97" s="7" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="21" t="s">
+        <v>372</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>393</v>
+      </c>
+      <c r="C98" s="14">
         <v>526643</v>
       </c>
-      <c r="D98" s="14">
+      <c r="D98" s="15">
         <v>121336</v>
       </c>
-      <c r="E98" s="27" t="s">
-[...13 lines deleted...]
-      <c r="B99" s="1" t="s">
+      <c r="E98" s="34" t="s">
         <v>394</v>
       </c>
-      <c r="C99" s="13">
+      <c r="F98" s="29" t="s">
+        <v>395</v>
+      </c>
+      <c r="G98" s="7" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" s="12" customFormat="1">
+      <c r="A99" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B99" s="25" t="s">
+        <v>398</v>
+      </c>
+      <c r="C99" s="16">
+        <v>527430</v>
+      </c>
+      <c r="D99" s="17">
+        <v>2642219</v>
+      </c>
+      <c r="E99" s="29" t="s">
+        <v>399</v>
+      </c>
+      <c r="F99" s="30"/>
+      <c r="G99" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" s="12" customFormat="1">
+      <c r="A100" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B100" s="25" t="s">
+        <v>401</v>
+      </c>
+      <c r="C100" s="16">
+        <v>527431</v>
+      </c>
+      <c r="D100" s="17">
+        <v>2642234</v>
+      </c>
+      <c r="E100" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="F100" s="30"/>
+      <c r="G100" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" s="12" customFormat="1">
+      <c r="A101" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B101" s="25" t="s">
+        <v>403</v>
+      </c>
+      <c r="C101" s="18">
+        <v>527432</v>
+      </c>
+      <c r="D101" s="17">
+        <v>2642243</v>
+      </c>
+      <c r="E101" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="F101" s="30"/>
+      <c r="G101" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" s="12" customFormat="1">
+      <c r="A102" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B102" s="25" t="s">
+        <v>405</v>
+      </c>
+      <c r="C102" s="16">
+        <v>527433</v>
+      </c>
+      <c r="D102" s="17">
+        <v>2642254</v>
+      </c>
+      <c r="E102" s="29" t="s">
+        <v>406</v>
+      </c>
+      <c r="F102" s="30"/>
+      <c r="G102" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" s="12" customFormat="1">
+      <c r="A103" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B103" s="25" t="s">
+        <v>407</v>
+      </c>
+      <c r="C103" s="18">
+        <v>527434</v>
+      </c>
+      <c r="D103" s="17">
+        <v>2642264</v>
+      </c>
+      <c r="E103" s="29" t="s">
+        <v>408</v>
+      </c>
+      <c r="F103" s="30"/>
+      <c r="G103" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" s="12" customFormat="1">
+      <c r="A104" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>409</v>
+      </c>
+      <c r="C104" s="18">
+        <v>527435</v>
+      </c>
+      <c r="D104" s="17">
+        <v>2642276</v>
+      </c>
+      <c r="E104" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="F104" s="30"/>
+      <c r="G104" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" s="12" customFormat="1">
+      <c r="A105" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B105" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="C105" s="18">
+        <v>527436</v>
+      </c>
+      <c r="D105" s="17">
+        <v>2642307</v>
+      </c>
+      <c r="E105" s="29" t="s">
+        <v>412</v>
+      </c>
+      <c r="F105" s="30"/>
+      <c r="G105" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" s="12" customFormat="1">
+      <c r="A106" s="25" t="s">
+        <v>397</v>
+      </c>
+      <c r="B106" s="25" t="s">
+        <v>413</v>
+      </c>
+      <c r="C106" s="18">
+        <v>527437</v>
+      </c>
+      <c r="D106" s="17">
+        <v>2642315</v>
+      </c>
+      <c r="E106" s="29" t="s">
+        <v>414</v>
+      </c>
+      <c r="F106" s="30"/>
+      <c r="G106" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="12" customFormat="1">
+      <c r="A107" s="25" t="s">
+        <v>415</v>
+      </c>
+      <c r="B107" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="C107" s="18">
+        <v>524916</v>
+      </c>
+      <c r="D107" s="17">
+        <v>2266060</v>
+      </c>
+      <c r="E107" s="29" t="s">
+        <v>417</v>
+      </c>
+      <c r="F107" s="29" t="s">
+        <v>418</v>
+      </c>
+      <c r="G107" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" s="12" customFormat="1">
+      <c r="A108" s="25" t="s">
+        <v>415</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>419</v>
+      </c>
+      <c r="C108" s="18">
+        <v>524917</v>
+      </c>
+      <c r="D108" s="17">
+        <v>2266059</v>
+      </c>
+      <c r="E108" s="29" t="s">
+        <v>420</v>
+      </c>
+      <c r="F108" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="G108" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" s="12" customFormat="1">
+      <c r="A109" s="25" t="s">
+        <v>415</v>
+      </c>
+      <c r="B109" s="25" t="s">
+        <v>422</v>
+      </c>
+      <c r="C109" s="18">
+        <v>524918</v>
+      </c>
+      <c r="D109" s="17">
+        <v>2266058</v>
+      </c>
+      <c r="E109" s="29" t="s">
+        <v>423</v>
+      </c>
+      <c r="F109" s="29" t="s">
+        <v>424</v>
+      </c>
+      <c r="G109" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" s="12" customFormat="1">
+      <c r="A110" s="25" t="s">
+        <v>415</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>425</v>
+      </c>
+      <c r="C110" s="18">
+        <v>524919</v>
+      </c>
+      <c r="D110" s="17">
+        <v>2266057</v>
+      </c>
+      <c r="E110" s="29" t="s">
+        <v>426</v>
+      </c>
+      <c r="F110" s="29" t="s">
+        <v>427</v>
+      </c>
+      <c r="G110" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" s="12" customFormat="1">
+      <c r="A111" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="B111" s="25" t="s">
+        <v>429</v>
+      </c>
+      <c r="C111" s="18">
+        <v>527425</v>
+      </c>
+      <c r="D111" s="17">
+        <v>2493748</v>
+      </c>
+      <c r="E111" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="F111" s="29" t="s">
+        <v>431</v>
+      </c>
+      <c r="G111" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" s="12" customFormat="1">
+      <c r="A112" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="B112" s="25" t="s">
+        <v>432</v>
+      </c>
+      <c r="C112" s="18">
+        <v>527426</v>
+      </c>
+      <c r="D112" s="17">
+        <v>2493752</v>
+      </c>
+      <c r="E112" s="29" t="s">
+        <v>433</v>
+      </c>
+      <c r="F112" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="G112" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" s="12" customFormat="1">
+      <c r="A113" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="C113" s="18">
+        <v>527427</v>
+      </c>
+      <c r="D113" s="17">
+        <v>2493755</v>
+      </c>
+      <c r="E113" s="29" t="s">
+        <v>436</v>
+      </c>
+      <c r="F113" s="29" t="s">
+        <v>437</v>
+      </c>
+      <c r="G113" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="12" customFormat="1">
+      <c r="A114" s="25" t="s">
+        <v>428</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>438</v>
+      </c>
+      <c r="C114" s="18">
+        <v>527428</v>
+      </c>
+      <c r="D114" s="17">
+        <v>2493760</v>
+      </c>
+      <c r="E114" s="29" t="s">
+        <v>439</v>
+      </c>
+      <c r="F114" s="29" t="s">
+        <v>440</v>
+      </c>
+      <c r="G114" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" s="12" customFormat="1">
+      <c r="A115" s="26" t="s">
+        <v>428</v>
+      </c>
+      <c r="B115" s="26" t="s">
+        <v>441</v>
+      </c>
+      <c r="C115" s="18">
+        <v>527429</v>
+      </c>
+      <c r="D115" s="19">
+        <v>2493762</v>
+      </c>
+      <c r="E115" s="35" t="s">
+        <v>442</v>
+      </c>
+      <c r="F115" s="35" t="s">
+        <v>443</v>
+      </c>
+      <c r="G115" s="11" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="27" t="s">
+        <v>444</v>
+      </c>
+      <c r="B116" s="27" t="s">
+        <v>445</v>
+      </c>
+      <c r="C116" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="D116" s="15">
+        <v>1948027</v>
+      </c>
+      <c r="E116" s="29" t="s">
+        <v>447</v>
+      </c>
+      <c r="F116" s="36"/>
+      <c r="G116" s="7" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" s="27" t="s">
+        <v>444</v>
+      </c>
+      <c r="B117" s="27" t="s">
+        <v>449</v>
+      </c>
+      <c r="C117" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="D117" s="15">
+        <v>1948033</v>
+      </c>
+      <c r="E117" s="29" t="s">
+        <v>451</v>
+      </c>
+      <c r="F117" s="36"/>
+      <c r="G117" s="7" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="27" t="s">
+        <v>444</v>
+      </c>
+      <c r="B118" s="27" t="s">
+        <v>453</v>
+      </c>
+      <c r="C118" s="14" t="s">
+        <v>454</v>
+      </c>
+      <c r="D118" s="15">
+        <v>1948043</v>
+      </c>
+      <c r="E118" s="29" t="s">
+        <v>455</v>
+      </c>
+      <c r="F118" s="36"/>
+      <c r="G118" s="7" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" s="27" t="s">
+        <v>444</v>
+      </c>
+      <c r="B119" s="27" t="s">
+        <v>457</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>458</v>
+      </c>
+      <c r="D119" s="15">
+        <v>1948036</v>
+      </c>
+      <c r="E119" s="29" t="s">
+        <v>459</v>
+      </c>
+      <c r="F119" s="36"/>
+      <c r="G119" s="7" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="27" t="s">
+        <v>444</v>
+      </c>
+      <c r="B120" s="27" t="s">
+        <v>461</v>
+      </c>
+      <c r="C120" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="D120" s="15">
+        <v>1948040</v>
+      </c>
+      <c r="E120" s="29" t="s">
+        <v>463</v>
+      </c>
+      <c r="F120" s="36"/>
+      <c r="G120" s="7" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" s="27" t="s">
+        <v>465</v>
+      </c>
+      <c r="B121" s="27" t="s">
+        <v>466</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>467</v>
+      </c>
+      <c r="D121" s="15">
+        <v>2492834</v>
+      </c>
+      <c r="E121" s="29" t="s">
+        <v>468</v>
+      </c>
+      <c r="F121" s="36"/>
+      <c r="G121" s="6" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" s="27" t="s">
+        <v>465</v>
+      </c>
+      <c r="B122" s="27" t="s">
+        <v>470</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="D122" s="15">
+        <v>2492843</v>
+      </c>
+      <c r="E122" s="29" t="s">
+        <v>472</v>
+      </c>
+      <c r="F122" s="36"/>
+      <c r="G122" s="6" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="27" t="s">
+        <v>465</v>
+      </c>
+      <c r="B123" s="27" t="s">
+        <v>474</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="D123" s="15">
+        <v>2492850</v>
+      </c>
+      <c r="E123" s="29" t="s">
+        <v>476</v>
+      </c>
+      <c r="F123" s="36"/>
+      <c r="G123" s="6" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B124" s="27" t="s">
+        <v>479</v>
+      </c>
+      <c r="C124" s="14">
+        <v>527346</v>
+      </c>
+      <c r="D124" s="15">
+        <v>2493149</v>
+      </c>
+      <c r="E124" s="29" t="s">
+        <v>480</v>
+      </c>
+      <c r="F124" s="30"/>
+      <c r="G124" s="7" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B125" s="27" t="s">
+        <v>482</v>
+      </c>
+      <c r="C125" s="14">
+        <v>527347</v>
+      </c>
+      <c r="D125" s="15">
+        <v>2493156</v>
+      </c>
+      <c r="E125" s="29" t="s">
+        <v>483</v>
+      </c>
+      <c r="F125" s="30"/>
+      <c r="G125" s="7" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B126" s="27" t="s">
+        <v>485</v>
+      </c>
+      <c r="C126" s="14">
+        <v>527348</v>
+      </c>
+      <c r="D126" s="15">
+        <v>2493159</v>
+      </c>
+      <c r="E126" s="29" t="s">
+        <v>486</v>
+      </c>
+      <c r="F126" s="30"/>
+      <c r="G126" s="7" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B127" s="27" t="s">
+        <v>488</v>
+      </c>
+      <c r="C127" s="14">
+        <v>527349</v>
+      </c>
+      <c r="D127" s="15">
+        <v>2493178</v>
+      </c>
+      <c r="E127" s="29" t="s">
+        <v>489</v>
+      </c>
+      <c r="F127" s="30"/>
+      <c r="G127" s="7" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B128" s="27" t="s">
+        <v>491</v>
+      </c>
+      <c r="C128" s="14">
+        <v>527350</v>
+      </c>
+      <c r="D128" s="15">
+        <v>2493165</v>
+      </c>
+      <c r="E128" s="29" t="s">
+        <v>492</v>
+      </c>
+      <c r="F128" s="30"/>
+      <c r="G128" s="7" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B129" s="27" t="s">
+        <v>494</v>
+      </c>
+      <c r="C129" s="14">
+        <v>527351</v>
+      </c>
+      <c r="D129" s="15">
+        <v>2493186</v>
+      </c>
+      <c r="E129" s="29" t="s">
+        <v>495</v>
+      </c>
+      <c r="F129" s="30"/>
+      <c r="G129" s="7" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B130" s="27" t="s">
+        <v>497</v>
+      </c>
+      <c r="C130" s="14">
+        <v>527352</v>
+      </c>
+      <c r="D130" s="15">
+        <v>2493169</v>
+      </c>
+      <c r="E130" s="29" t="s">
+        <v>498</v>
+      </c>
+      <c r="F130" s="30"/>
+      <c r="G130" s="7" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B131" s="27" t="s">
+        <v>500</v>
+      </c>
+      <c r="C131" s="14">
+        <v>527353</v>
+      </c>
+      <c r="D131" s="15">
+        <v>2493246</v>
+      </c>
+      <c r="E131" s="29" t="s">
+        <v>501</v>
+      </c>
+      <c r="F131" s="30"/>
+      <c r="G131" s="7" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B132" s="27" t="s">
+        <v>503</v>
+      </c>
+      <c r="C132" s="14">
+        <v>527354</v>
+      </c>
+      <c r="D132" s="15">
+        <v>2493172</v>
+      </c>
+      <c r="E132" s="29" t="s">
+        <v>504</v>
+      </c>
+      <c r="F132" s="30"/>
+      <c r="G132" s="7" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="27" t="s">
+        <v>478</v>
+      </c>
+      <c r="B133" s="27" t="s">
+        <v>506</v>
+      </c>
+      <c r="C133" s="14">
+        <v>527355</v>
+      </c>
+      <c r="D133" s="15">
+        <v>2493278</v>
+      </c>
+      <c r="E133" s="29" t="s">
+        <v>507</v>
+      </c>
+      <c r="F133" s="30"/>
+      <c r="G133" s="7" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="27" t="s">
+        <v>509</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C134" s="14">
         <v>522454</v>
       </c>
-      <c r="D99" s="14">
+      <c r="D134" s="15">
         <v>121305</v>
       </c>
-      <c r="E99" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C100" s="13">
+      <c r="E134" s="29" t="s">
+        <v>511</v>
+      </c>
+      <c r="F134" s="30"/>
+      <c r="G134" s="7" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" s="27" t="s">
+        <v>509</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C135" s="14">
         <v>522455</v>
       </c>
-      <c r="D100" s="14">
+      <c r="D135" s="15">
         <v>121299</v>
       </c>
-      <c r="E100" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C101" s="13">
+      <c r="E135" s="29" t="s">
+        <v>514</v>
+      </c>
+      <c r="F135" s="30"/>
+      <c r="G135" s="7" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" s="27" t="s">
+        <v>509</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C136" s="14">
         <v>522456</v>
       </c>
-      <c r="D101" s="14">
+      <c r="D136" s="15">
         <v>121313</v>
       </c>
-      <c r="E101" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C102" s="13">
+      <c r="E136" s="29" t="s">
+        <v>517</v>
+      </c>
+      <c r="F136" s="30"/>
+      <c r="G136" s="7" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" s="27" t="s">
+        <v>509</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C137" s="14">
         <v>522452</v>
       </c>
-      <c r="D102" s="14">
+      <c r="D137" s="15">
         <v>121295</v>
       </c>
-      <c r="E102" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C103" s="13">
+      <c r="E137" s="29" t="s">
+        <v>520</v>
+      </c>
+      <c r="F137" s="30"/>
+      <c r="G137" s="7" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" s="27" t="s">
+        <v>509</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C138" s="14">
         <v>522453</v>
       </c>
-      <c r="D103" s="14">
+      <c r="D138" s="15">
         <v>121293</v>
       </c>
-      <c r="E103" s="22" t="s">
-[...4 lines deleted...]
-        <v>407</v>
+      <c r="E138" s="29" t="s">
+        <v>522</v>
+      </c>
+      <c r="F138" s="30"/>
+      <c r="G138" s="7" t="s">
+        <v>523</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:G103" xr:uid="{B534867C-828D-4627-855E-72393119F285}"/>
+  <autoFilter ref="A1:G138" xr:uid="{B534867C-828D-4627-855E-72393119F285}"/>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521554_FR.pdf" xr:uid="{1FDBB488-5C07-4B42-BBD0-E14DB8EEFBCC}"/>
     <hyperlink ref="E3" r:id="rId2" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521556_FR.pdf" xr:uid="{087D00CD-18A0-48F7-8B6D-A9106550DFF4}"/>
     <hyperlink ref="E4" r:id="rId3" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284839_FR.pdf" xr:uid="{B72FAC65-B163-49A6-8B4C-B0FBC02A87B1}"/>
     <hyperlink ref="E5" r:id="rId4" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284838_FR.pdf" xr:uid="{582FF89A-682A-4D25-9DAD-DC770B2DFB87}"/>
     <hyperlink ref="E6" r:id="rId5" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492202_FR.pdf" xr:uid="{0BA6F22C-9443-4971-BBCA-46AE1A2A3424}"/>
     <hyperlink ref="E7" r:id="rId6" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492205_FR.pdf" xr:uid="{F7B91F49-347F-4420-B9E7-EBBDB022A682}"/>
     <hyperlink ref="E8" r:id="rId7" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521547_FR.pdf" xr:uid="{E6F1305F-0E90-41AD-B39B-C96C21DD3C92}"/>
     <hyperlink ref="E9" r:id="rId8" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521552_FR.pdf" xr:uid="{2F2E6C9C-476F-41C2-8B94-82668AC9AC80}"/>
     <hyperlink ref="E10" r:id="rId9" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492219_FR.pdf" xr:uid="{619975FE-9E17-46EE-BEE9-91156F31CF16}"/>
     <hyperlink ref="E11" r:id="rId10" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492226_FR.pdf" xr:uid="{E09316C8-AF5D-4743-9D5F-48C93C0C2149}"/>
     <hyperlink ref="E12" r:id="rId11" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492245_FR.pdf" xr:uid="{A13EFAAB-08E2-479C-90BE-C92D3211E8FA}"/>
     <hyperlink ref="E13" r:id="rId12" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2492248_FR.pdf" xr:uid="{AA0392B6-B2FB-4323-B36E-FC52C112BD83}"/>
     <hyperlink ref="E14" r:id="rId13" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521558_FR.pdf" xr:uid="{6E3958E9-61BB-43F5-92C9-A1F0420128E0}"/>
     <hyperlink ref="E15" r:id="rId14" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2521560_FR.pdf" xr:uid="{A9013F4B-9E83-46C2-92CC-7A66DDFE70F1}"/>
     <hyperlink ref="E16" r:id="rId15" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284833_FR.pdf" xr:uid="{A32D921C-B468-488B-8651-4D56A753AF37}"/>
     <hyperlink ref="E17" r:id="rId16" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284834_FR.pdf" xr:uid="{A9DFA426-843F-4B29-A47E-4407AAB5E616}"/>
     <hyperlink ref="E18" r:id="rId17" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491933_FR.pdf" xr:uid="{C9DDF346-06E2-4CD7-B234-D843935A7607}"/>
     <hyperlink ref="E19" r:id="rId18" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491953_FR.pdf" xr:uid="{34B7A02D-569C-40DF-92FD-92038E4D1203}"/>
     <hyperlink ref="E20" r:id="rId19" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284832_FR.pdf" xr:uid="{A6AE511F-1A3E-43FA-A049-9EDFF73FE5BB}"/>
     <hyperlink ref="E21" r:id="rId20" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284835_FR.pdf" xr:uid="{855C7B7C-AC53-4E45-B702-4DE12BCD11DD}"/>
     <hyperlink ref="E22" r:id="rId21" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491957_FR.pdf" xr:uid="{780B8860-4D94-45D6-9E71-7FAA233F9EC2}"/>
     <hyperlink ref="E23" r:id="rId22" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2491967_FR.pdf" xr:uid="{0514CC13-2ABD-41A4-BD5E-854FD4C61B8D}"/>
     <hyperlink ref="E24" r:id="rId23" display="https://eprel.ec.europa.eu/fiches/spaceheaters/Fiche_2284837_FR.pdf" xr:uid="{68F6B35C-1E8A-4ED2-9FB9-6EDF057D62CB}"/>
@@ -5720,50 +6866,68 @@
     <hyperlink ref="F63" r:id="rId106" xr:uid="{D8A117B4-E20D-4FAE-B407-6B7B53B7604B}"/>
     <hyperlink ref="F64" r:id="rId107" xr:uid="{B1FC133F-FF0F-4626-902F-39CAA973A4A8}"/>
     <hyperlink ref="F65" r:id="rId108" xr:uid="{A44AF06A-CEC0-4AFB-9002-5C2B2E8C0622}"/>
     <hyperlink ref="F66" r:id="rId109" xr:uid="{7A331E35-8D9D-44DB-877B-B71BC7B2778D}"/>
     <hyperlink ref="E78" r:id="rId110" xr:uid="{3C4719D9-B37A-4159-858E-4044FE4FDE8E}"/>
     <hyperlink ref="E79" r:id="rId111" xr:uid="{C006BCE9-A482-4651-A52F-638D40C64949}"/>
     <hyperlink ref="E80" r:id="rId112" xr:uid="{A53D2A21-0917-4799-8735-5B21A2F97308}"/>
     <hyperlink ref="E81" r:id="rId113" xr:uid="{FF11DC19-3FE8-4C70-B5F5-32F6207B9C18}"/>
     <hyperlink ref="E82" r:id="rId114" xr:uid="{155C947D-0EAE-4388-B169-8E6EEDDAEB7D}"/>
     <hyperlink ref="E83" r:id="rId115" xr:uid="{4677DD07-98E4-4220-9E85-68BC69451003}"/>
     <hyperlink ref="E84" r:id="rId116" xr:uid="{2834C96D-02C7-412C-AD5F-541DEAB297F0}"/>
     <hyperlink ref="E85" r:id="rId117" xr:uid="{A2330A1C-C726-4DDE-8B11-108B6BB8D00E}"/>
     <hyperlink ref="E86" r:id="rId118" xr:uid="{7DB22661-EC4F-4AD4-9291-9FCBF3058983}"/>
     <hyperlink ref="E87" r:id="rId119" xr:uid="{26538DFA-AD23-4EB5-ADD1-F7911F99D1F4}"/>
     <hyperlink ref="E88" r:id="rId120" xr:uid="{FAB6BE88-653A-4691-ABED-C5A43D1E23F7}"/>
     <hyperlink ref="E89" r:id="rId121" xr:uid="{2DA6CFDD-CA74-48A0-9E00-2BB65096C5EA}"/>
     <hyperlink ref="E90" r:id="rId122" xr:uid="{AA74FF17-ACAA-4D4D-9D02-96252B5B354F}"/>
     <hyperlink ref="E91" r:id="rId123" xr:uid="{331D0C83-0B95-440A-A99F-2B9111BC7B0A}"/>
     <hyperlink ref="E92" r:id="rId124" xr:uid="{528A8CD1-9089-42F2-9F27-9D38A08D4668}"/>
     <hyperlink ref="E93" r:id="rId125" xr:uid="{52B0FC3D-6CBC-49CA-ACE1-FD8D7532AE1F}"/>
     <hyperlink ref="E94" r:id="rId126" xr:uid="{42CB7B15-1B9B-4232-9D59-1DDB0E65D0C3}"/>
     <hyperlink ref="E95" r:id="rId127" xr:uid="{FEC331C2-7546-4901-976A-A71A0427A923}"/>
     <hyperlink ref="E96" r:id="rId128" xr:uid="{163BA96B-6B55-4019-9329-4831398CF846}"/>
     <hyperlink ref="E97" r:id="rId129" xr:uid="{281E1687-E1B0-4F34-B963-312F77B1BD84}"/>
     <hyperlink ref="E98" r:id="rId130" xr:uid="{F0A58965-8F1C-4213-8DB9-E139F6352E3E}"/>
+    <hyperlink ref="E107" r:id="rId131" xr:uid="{4E6DF77E-7551-47AD-BA58-7EBCED5C04D9}"/>
+    <hyperlink ref="E108" r:id="rId132" xr:uid="{B7559DB8-29F9-4068-8019-539E66943D0D}"/>
+    <hyperlink ref="E109" r:id="rId133" xr:uid="{37DD86EB-B9E0-4775-B58C-8E7748626971}"/>
+    <hyperlink ref="E110" r:id="rId134" xr:uid="{DD0F0A5E-4263-48E5-9E7D-0F668209FEAF}"/>
+    <hyperlink ref="E111" r:id="rId135" xr:uid="{B636EB75-1906-42C9-A375-F146BBA9BA64}"/>
+    <hyperlink ref="E112" r:id="rId136" xr:uid="{2D960AED-6AD1-44EF-A91B-ECC778CAE014}"/>
+    <hyperlink ref="E113" r:id="rId137" xr:uid="{0919FCEB-DDD2-4EB3-A635-74426693C613}"/>
+    <hyperlink ref="E114" r:id="rId138" xr:uid="{F5C68C3D-56FA-4143-82A2-D91ECBDBE506}"/>
+    <hyperlink ref="E115" r:id="rId139" xr:uid="{39E32A8C-0B97-403F-AAD5-A1C17D34A22A}"/>
+    <hyperlink ref="F107" r:id="rId140" xr:uid="{21A30B5E-5729-49B9-9DC9-D87600812E65}"/>
+    <hyperlink ref="E116" r:id="rId141" xr:uid="{4E8DCB16-EAA5-4BC0-8701-B490E60CCC29}"/>
+    <hyperlink ref="E117" r:id="rId142" xr:uid="{C80C6235-314A-4655-8561-31AA04BCFBA7}"/>
+    <hyperlink ref="E118" r:id="rId143" xr:uid="{03418129-52C9-4C92-A4A6-058D6DB70B90}"/>
+    <hyperlink ref="E119" r:id="rId144" xr:uid="{3B179774-425F-481F-867E-50DC07BFC5D7}"/>
+    <hyperlink ref="E120" r:id="rId145" xr:uid="{59F062E3-01EA-4951-8C17-92DF0F484A59}"/>
+    <hyperlink ref="E121" r:id="rId146" xr:uid="{34D24973-14FE-4581-9CD1-BDE889D5EED6}"/>
+    <hyperlink ref="E122" r:id="rId147" xr:uid="{64902EB4-C3E7-4A96-88C9-259533FE4803}"/>
+    <hyperlink ref="E123" r:id="rId148" xr:uid="{78D3A134-6C5B-42DC-828A-AF4C63C7F9FE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002DB7FB3EFD3017469D1EDB6FDCDA4EFB" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d734407e71c9c23e2ca317444f905475">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b7ab0cf-b690-4441-bb9e-3f492deb30be" xmlns:ns3="7deefe2e-06e9-46d8-a958-7bc9996f40f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9997210fac7f885db33fcfdc883ec4c4" ns2:_="" ns3:_="">
     <xsd:import namespace="3b7ab0cf-b690-4441-bb9e-3f492deb30be"/>
     <xsd:import namespace="7deefe2e-06e9-46d8-a958-7bc9996f40f2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -5979,139 +7143,93 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="7deefe2e-06e9-46d8-a958-7bc9996f40f2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b7ab0cf-b690-4441-bb9e-3f492deb30be">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_Flow_SignoffStatus xmlns="3b7ab0cf-b690-4441-bb9e-3f492deb30be" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E93A5292-B8CF-4D89-A41B-C4998F73F559}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E93A5292-B8CF-4D89-A41B-C4998F73F559}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F642EC52-D1A2-4F9E-A076-50F5435E043F}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BECE593-67FF-45B5-BF51-13E7FC4CA6E6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BECE593-67FF-45B5-BF51-13E7FC4CA6E6}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F642EC52-D1A2-4F9E-A076-50F5435E043F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Groupe Atlantic</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maxime KUNTZ</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002DB7FB3EFD3017469D1EDB6FDCDA4EFB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>